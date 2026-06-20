--- v0 (2025-11-06)
+++ v1 (2026-06-20)
@@ -69,51 +69,51 @@
     <w:p w:rsidR="009B2B4A" w:rsidRPr="009B2B4A" w:rsidRDefault="009B2B4A" w:rsidP="00BC139B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Age : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>43</w:t>
+        <w:t>44</w:t>
       </w:r>
       <w:r w:rsidR="0087293E">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ans</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2B4A" w:rsidRDefault="009B2B4A" w:rsidP="00BC139B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>